--- v0 (2025-10-02)
+++ v1 (2026-04-28)
@@ -641,59 +641,61 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF003399"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="6">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="1" numFmtId="4" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -965,1196 +967,1196 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:N1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="100" customWidth="true" style="1"/>
+    <col min="1" max="1" width="100" customWidth="true" style="2"/>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
-    <col min="3" max="3" width="100" customWidth="true" style="1"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="64.841" bestFit="true" customWidth="true" style="1"/>
+    <col min="3" max="3" width="100" customWidth="true" style="2"/>
+    <col min="4" max="4" width="100" customWidth="true" style="2"/>
+    <col min="5" max="5" width="64.841" bestFit="true" customWidth="true" style="2"/>
     <col min="6" max="6" width="1003.898" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="23.423" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="3" t="s">
+      <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="C1" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="E1" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="3" t="s">
+      <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="3" t="s">
+      <c r="G1" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="3" t="s">
+      <c r="H1" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="3" t="s">
+      <c r="I1" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="3" t="s">
+      <c r="J1" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="K1" s="3" t="s">
+      <c r="K1" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="L1" s="3" t="s">
+      <c r="L1" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="M1" s="3" t="s">
+      <c r="M1" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="N1" s="3" t="s">
+      <c r="N1" s="4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
-      <c r="A2" s="1" t="s">
+      <c r="A2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B2" t="s">
         <v>15</v>
       </c>
-      <c r="C2" s="1" t="s">
+      <c r="C2" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="D2" s="1" t="s">
+      <c r="D2" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="E2" s="1" t="s">
+      <c r="E2" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F2" t="s">
         <v>19</v>
       </c>
-      <c r="G2">
+      <c r="G2" s="1">
         <v>47058823.61</v>
       </c>
-      <c r="H2">
+      <c r="H2" s="1">
         <v>40000000.0</v>
       </c>
-      <c r="I2">
+      <c r="I2" s="1">
         <v>7058823.61</v>
       </c>
       <c r="J2" t="s">
         <v>20</v>
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="3" spans="1:14">
-      <c r="A3" s="1" t="s">
+      <c r="A3" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
-      <c r="C3" s="1" t="s">
+      <c r="C3" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="D3" s="1" t="s">
+      <c r="D3" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="E3" s="1" t="s">
+      <c r="E3" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F3" t="s">
         <v>25</v>
       </c>
-      <c r="G3">
+      <c r="G3" s="1">
         <v>47058823.62</v>
       </c>
-      <c r="H3">
+      <c r="H3" s="1">
         <v>40000000.0</v>
       </c>
-      <c r="I3">
+      <c r="I3" s="1">
         <v>7058823.62</v>
       </c>
       <c r="J3" t="s">
         <v>26</v>
       </c>
       <c r="K3" t="s">
         <v>27</v>
       </c>
       <c r="L3" t="s">
         <v>28</v>
       </c>
       <c r="M3" t="s">
         <v>29</v>
       </c>
       <c r="N3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="4" spans="1:14">
-      <c r="A4" s="1" t="s">
+      <c r="A4" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
-      <c r="C4" s="1" t="s">
+      <c r="C4" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="D4" s="1" t="s">
+      <c r="D4" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="E4" s="1" t="s">
+      <c r="E4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>33</v>
       </c>
-      <c r="G4">
+      <c r="G4" s="1">
         <v>144000000.0</v>
       </c>
-      <c r="H4">
+      <c r="H4" s="1">
         <v>122400000.0</v>
       </c>
-      <c r="I4">
+      <c r="I4" s="1">
         <v>21600000.0</v>
       </c>
       <c r="J4" t="s">
         <v>34</v>
       </c>
       <c r="K4" t="s">
         <v>35</v>
       </c>
       <c r="L4" t="s">
         <v>36</v>
       </c>
       <c r="M4" t="s">
         <v>37</v>
       </c>
       <c r="N4" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14">
-      <c r="A5" s="1" t="s">
+      <c r="A5" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
-      <c r="C5" s="1" t="s">
+      <c r="C5" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="D5" s="1" t="s">
+      <c r="D5" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="E5" s="1" t="s">
+      <c r="E5" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F5" t="s">
         <v>44</v>
       </c>
-      <c r="G5">
+      <c r="G5" s="1">
         <v>45036529.56</v>
       </c>
-      <c r="H5">
+      <c r="H5" s="1">
         <v>38281050.03</v>
       </c>
-      <c r="I5">
+      <c r="I5" s="1">
         <v>6755479.53</v>
       </c>
       <c r="J5" t="s">
         <v>45</v>
       </c>
       <c r="K5" t="s">
         <v>46</v>
       </c>
       <c r="L5" t="s">
         <v>47</v>
       </c>
       <c r="M5" t="s">
         <v>48</v>
       </c>
       <c r="N5" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="6" spans="1:14">
-      <c r="A6" s="1" t="s">
+      <c r="A6" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B6" t="s">
         <v>51</v>
       </c>
-      <c r="C6" s="1" t="s">
+      <c r="C6" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="D6" s="1" t="s">
+      <c r="D6" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="E6" s="1" t="s">
+      <c r="E6" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F6" t="s">
         <v>55</v>
       </c>
-      <c r="G6">
+      <c r="G6" s="1">
         <v>195415942.72</v>
       </c>
-      <c r="H6">
+      <c r="H6" s="1">
         <v>166103551.17</v>
       </c>
-      <c r="I6">
+      <c r="I6" s="1">
         <v>29312391.55</v>
       </c>
       <c r="J6" t="s">
         <v>56</v>
       </c>
       <c r="K6" t="s">
         <v>57</v>
       </c>
       <c r="L6" t="s">
         <v>58</v>
       </c>
       <c r="M6" t="s">
         <v>59</v>
       </c>
       <c r="N6" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="7" spans="1:14">
-      <c r="A7" s="1" t="s">
+      <c r="A7" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B7" t="s">
         <v>62</v>
       </c>
-      <c r="C7" s="1" t="s">
+      <c r="C7" s="2" t="s">
         <v>63</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="D7" s="2" t="s">
         <v>64</v>
       </c>
-      <c r="E7" s="1" t="s">
+      <c r="E7" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F7" t="s">
         <v>66</v>
       </c>
-      <c r="G7">
+      <c r="G7" s="1">
         <v>31669060.62</v>
       </c>
-      <c r="H7">
+      <c r="H7" s="1">
         <v>15195050.0</v>
       </c>
-      <c r="I7">
+      <c r="I7" s="1">
         <v>16474010.62</v>
       </c>
       <c r="J7" t="s">
         <v>45</v>
       </c>
       <c r="K7" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="8" spans="1:14">
-      <c r="A8" s="1" t="s">
+      <c r="A8" s="2" t="s">
         <v>67</v>
       </c>
       <c r="B8" t="s">
         <v>40</v>
       </c>
-      <c r="C8" s="1" t="s">
+      <c r="C8" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="D8" s="2" t="s">
         <v>68</v>
       </c>
-      <c r="E8" s="1" t="s">
+      <c r="E8" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F8" t="s">
         <v>69</v>
       </c>
-      <c r="G8">
+      <c r="G8" s="1">
         <v>11580883.61</v>
       </c>
-      <c r="H8">
+      <c r="H8" s="1">
         <v>9843751.07</v>
       </c>
-      <c r="I8">
+      <c r="I8" s="1">
         <v>1737132.54</v>
       </c>
       <c r="J8" t="s">
         <v>70</v>
       </c>
       <c r="K8" t="s">
         <v>71</v>
       </c>
       <c r="L8" t="s">
         <v>72</v>
       </c>
       <c r="M8" t="s">
         <v>73</v>
       </c>
       <c r="N8" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="9" spans="1:14">
-      <c r="A9" s="1" t="s">
+      <c r="A9" s="2" t="s">
         <v>75</v>
       </c>
       <c r="B9" t="s">
         <v>62</v>
       </c>
-      <c r="C9" s="1" t="s">
+      <c r="C9" s="2" t="s">
         <v>63</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="D9" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="E9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F9" t="s">
         <v>77</v>
       </c>
-      <c r="G9">
+      <c r="G9" s="1">
         <v>13521362.62</v>
       </c>
-      <c r="H9">
+      <c r="H9" s="1">
         <v>6487650.0</v>
       </c>
-      <c r="I9">
+      <c r="I9" s="1">
         <v>7033712.62</v>
       </c>
       <c r="J9" t="s">
         <v>78</v>
       </c>
       <c r="K9" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="10" spans="1:14">
-      <c r="A10" s="1" t="s">
+      <c r="A10" s="2" t="s">
         <v>80</v>
       </c>
       <c r="B10" t="s">
         <v>81</v>
       </c>
-      <c r="C10" s="1" t="s">
+      <c r="C10" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="D10" s="2" t="s">
         <v>83</v>
       </c>
-      <c r="E10" s="1" t="s">
+      <c r="E10" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F10" t="s">
         <v>85</v>
       </c>
-      <c r="G10">
+      <c r="G10" s="1">
         <v>50562727.06</v>
       </c>
-      <c r="H10">
+      <c r="H10" s="1">
         <v>42978318.0</v>
       </c>
-      <c r="I10">
+      <c r="I10" s="1">
         <v>7584409.06</v>
       </c>
       <c r="J10" t="s">
         <v>86</v>
       </c>
       <c r="K10" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="11" spans="1:14">
-      <c r="A11" s="1" t="s">
+      <c r="A11" s="2" t="s">
         <v>88</v>
       </c>
       <c r="B11" t="s">
         <v>81</v>
       </c>
-      <c r="C11" s="1" t="s">
+      <c r="C11" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="D11" s="2" t="s">
         <v>90</v>
       </c>
-      <c r="E11" s="1" t="s">
+      <c r="E11" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F11" t="s">
         <v>91</v>
       </c>
-      <c r="G11">
+      <c r="G11" s="1">
         <v>34069772.96</v>
       </c>
-      <c r="H11">
+      <c r="H11" s="1">
         <v>28959307.0</v>
       </c>
-      <c r="I11">
+      <c r="I11" s="1">
         <v>5110465.96</v>
       </c>
       <c r="J11" t="s">
         <v>92</v>
       </c>
       <c r="K11" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="12" spans="1:14">
-      <c r="A12" s="1" t="s">
+      <c r="A12" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B12" t="s">
         <v>95</v>
       </c>
-      <c r="C12" s="1" t="s">
+      <c r="C12" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="D12" s="2" t="s">
         <v>97</v>
       </c>
-      <c r="E12" s="1" t="s">
+      <c r="E12" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F12" t="s">
         <v>98</v>
       </c>
-      <c r="G12">
+      <c r="G12" s="1">
         <v>116592050.86</v>
       </c>
-      <c r="H12">
+      <c r="H12" s="1">
         <v>99103243.23</v>
       </c>
-      <c r="I12">
+      <c r="I12" s="1">
         <v>17488807.63</v>
       </c>
       <c r="J12" t="s">
         <v>99</v>
       </c>
       <c r="K12" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="13" spans="1:14">
-      <c r="A13" s="1" t="s">
+      <c r="A13" s="2" t="s">
         <v>101</v>
       </c>
       <c r="B13" t="s">
         <v>95</v>
       </c>
-      <c r="C13" s="1" t="s">
+      <c r="C13" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="D13" s="2" t="s">
         <v>97</v>
       </c>
-      <c r="E13" s="1" t="s">
+      <c r="E13" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F13" t="s">
         <v>102</v>
       </c>
-      <c r="G13">
+      <c r="G13" s="1">
         <v>99400891.15</v>
       </c>
-      <c r="H13">
+      <c r="H13" s="1">
         <v>84490756.77</v>
       </c>
-      <c r="I13">
+      <c r="I13" s="1">
         <v>14910134.38</v>
       </c>
       <c r="J13" t="s">
         <v>99</v>
       </c>
       <c r="K13" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="14" spans="1:14">
-      <c r="A14" s="1" t="s">
+      <c r="A14" s="2" t="s">
         <v>103</v>
       </c>
       <c r="B14" t="s">
         <v>104</v>
       </c>
-      <c r="C14" s="1" t="s">
+      <c r="C14" s="2" t="s">
         <v>105</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="D14" s="2" t="s">
         <v>106</v>
       </c>
-      <c r="E14" s="1" t="s">
+      <c r="E14" s="2" t="s">
         <v>107</v>
       </c>
       <c r="F14" t="s">
         <v>108</v>
       </c>
-      <c r="G14">
+      <c r="G14" s="1">
         <v>16642950.0</v>
       </c>
-      <c r="H14">
+      <c r="H14" s="1">
         <v>14146507.5</v>
       </c>
-      <c r="I14">
+      <c r="I14" s="1">
         <v>2496442.5</v>
       </c>
       <c r="L14" t="s">
         <v>109</v>
       </c>
       <c r="M14" t="s">
         <v>110</v>
       </c>
       <c r="N14" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="15" spans="1:14">
-      <c r="A15" s="1" t="s">
+      <c r="A15" s="2" t="s">
         <v>112</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
-      <c r="C15" s="1" t="s">
+      <c r="C15" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="D15" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="E15" s="1" t="s">
+      <c r="E15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F15" t="s">
         <v>115</v>
       </c>
-      <c r="G15">
+      <c r="G15" s="1">
         <v>30705882.35</v>
       </c>
-      <c r="H15">
+      <c r="H15" s="1">
         <v>26100000.0</v>
       </c>
-      <c r="I15">
+      <c r="I15" s="1">
         <v>4605882.35</v>
       </c>
       <c r="J15" t="s">
         <v>116</v>
       </c>
       <c r="K15" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="16" spans="1:14">
-      <c r="A16" s="1" t="s">
+      <c r="A16" s="2" t="s">
         <v>118</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
-      <c r="C16" s="1" t="s">
+      <c r="C16" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="D16" s="2" t="s">
         <v>119</v>
       </c>
-      <c r="E16" s="1" t="s">
+      <c r="E16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F16" t="s">
         <v>120</v>
       </c>
-      <c r="G16">
+      <c r="G16" s="1">
         <v>32352941.23</v>
       </c>
-      <c r="H16">
+      <c r="H16" s="1">
         <v>27500000.0</v>
       </c>
-      <c r="I16">
+      <c r="I16" s="1">
         <v>4852941.23</v>
       </c>
       <c r="J16" t="s">
         <v>121</v>
       </c>
       <c r="K16" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="17" spans="1:14">
-      <c r="A17" s="1" t="s">
+      <c r="A17" s="2" t="s">
         <v>123</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
-      <c r="C17" s="1" t="s">
+      <c r="C17" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="D17" s="2" t="s">
         <v>124</v>
       </c>
-      <c r="E17" s="1" t="s">
+      <c r="E17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F17" t="s">
         <v>125</v>
       </c>
-      <c r="G17">
+      <c r="G17" s="1">
         <v>10000000.02</v>
       </c>
-      <c r="H17">
+      <c r="H17" s="1">
         <v>8500000.0</v>
       </c>
-      <c r="I17">
+      <c r="I17" s="1">
         <v>1500000.02</v>
       </c>
       <c r="J17" t="s">
         <v>126</v>
       </c>
       <c r="K17" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="18" spans="1:14">
-      <c r="A18" s="1" t="s">
+      <c r="A18" s="2" t="s">
         <v>128</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
-      <c r="C18" s="1" t="s">
+      <c r="C18" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="D18" s="2" t="s">
         <v>129</v>
       </c>
-      <c r="E18" s="1" t="s">
+      <c r="E18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F18" t="s">
         <v>130</v>
       </c>
-      <c r="G18">
+      <c r="G18" s="1">
         <v>46879964.79</v>
       </c>
-      <c r="H18">
+      <c r="H18" s="1">
         <v>39847970.0</v>
       </c>
-      <c r="I18">
+      <c r="I18" s="1">
         <v>7031994.79</v>
       </c>
       <c r="J18" t="s">
         <v>131</v>
       </c>
       <c r="K18" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="19" spans="1:14">
-      <c r="A19" s="1" t="s">
+      <c r="A19" s="2" t="s">
         <v>133</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
-      <c r="C19" s="1" t="s">
+      <c r="C19" s="2" t="s">
         <v>134</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="D19" s="2" t="s">
         <v>135</v>
       </c>
-      <c r="E19" s="1" t="s">
+      <c r="E19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F19" t="s">
         <v>136</v>
       </c>
-      <c r="G19">
+      <c r="G19" s="1">
         <v>5882352.95</v>
       </c>
-      <c r="H19">
+      <c r="H19" s="1">
         <v>5000000.0</v>
       </c>
-      <c r="I19">
+      <c r="I19" s="1">
         <v>882352.95</v>
       </c>
       <c r="J19" t="s">
         <v>137</v>
       </c>
       <c r="K19" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="20" spans="1:14">
-      <c r="A20" s="1" t="s">
+      <c r="A20" s="2" t="s">
         <v>139</v>
       </c>
       <c r="B20" t="s">
         <v>40</v>
       </c>
-      <c r="C20" s="1" t="s">
+      <c r="C20" s="2" t="s">
         <v>140</v>
       </c>
-      <c r="E20" s="1" t="s">
+      <c r="E20" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F20" t="s">
         <v>141</v>
       </c>
-      <c r="G20">
+      <c r="G20" s="1">
         <v>66269411.94</v>
       </c>
-      <c r="H20">
+      <c r="H20" s="1">
         <v>56329000.0</v>
       </c>
-      <c r="I20">
+      <c r="I20" s="1">
         <v>9940411.94</v>
       </c>
       <c r="J20" t="s">
         <v>142</v>
       </c>
       <c r="K20" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="21" spans="1:14">
-      <c r="A21" s="1" t="s">
+      <c r="A21" s="2" t="s">
         <v>144</v>
       </c>
       <c r="B21" t="s">
         <v>62</v>
       </c>
-      <c r="C21" s="1" t="s">
+      <c r="C21" s="2" t="s">
         <v>63</v>
       </c>
-      <c r="D21" s="1" t="s">
+      <c r="D21" s="2" t="s">
         <v>145</v>
       </c>
-      <c r="E21" s="1" t="s">
+      <c r="E21" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F21" t="s">
         <v>146</v>
       </c>
-      <c r="G21">
+      <c r="G21" s="1">
         <v>30873103.76</v>
       </c>
-      <c r="H21">
+      <c r="H21" s="1">
         <v>14813144.0</v>
       </c>
-      <c r="I21">
+      <c r="I21" s="1">
         <v>16059959.76</v>
       </c>
       <c r="J21" t="s">
         <v>147</v>
       </c>
       <c r="K21" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="22" spans="1:14">
-      <c r="A22" s="1" t="s">
+      <c r="A22" s="2" t="s">
         <v>149</v>
       </c>
       <c r="B22" t="s">
         <v>81</v>
       </c>
-      <c r="C22" s="1" t="s">
+      <c r="C22" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="D22" s="1" t="s">
+      <c r="D22" s="2" t="s">
         <v>150</v>
       </c>
-      <c r="E22" s="1" t="s">
+      <c r="E22" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F22" t="s">
         <v>151</v>
       </c>
-      <c r="G22">
+      <c r="G22" s="1">
         <v>18673529.42</v>
       </c>
-      <c r="H22">
+      <c r="H22" s="1">
         <v>15872500.0</v>
       </c>
-      <c r="I22">
+      <c r="I22" s="1">
         <v>2801029.42</v>
       </c>
       <c r="J22" t="s">
         <v>152</v>
       </c>
       <c r="K22" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="23" spans="1:14">
-      <c r="A23" s="1" t="s">
+      <c r="A23" s="2" t="s">
         <v>154</v>
       </c>
       <c r="B23" t="s">
         <v>81</v>
       </c>
-      <c r="C23" s="1" t="s">
+      <c r="C23" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="D23" s="1" t="s">
+      <c r="D23" s="2" t="s">
         <v>155</v>
       </c>
-      <c r="E23" s="1" t="s">
+      <c r="E23" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F23" t="s">
         <v>156</v>
       </c>
-      <c r="G23">
+      <c r="G23" s="1">
         <v>14786349.42</v>
       </c>
-      <c r="H23">
+      <c r="H23" s="1">
         <v>12568397.0</v>
       </c>
-      <c r="I23">
+      <c r="I23" s="1">
         <v>2217952.42</v>
       </c>
       <c r="J23" t="s">
         <v>157</v>
       </c>
       <c r="K23" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="24" spans="1:14">
-      <c r="A24" s="1" t="s">
+      <c r="A24" s="2" t="s">
         <v>159</v>
       </c>
       <c r="B24" t="s">
         <v>40</v>
       </c>
-      <c r="C24" s="1" t="s">
+      <c r="C24" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="D24" s="1" t="s">
+      <c r="D24" s="2" t="s">
         <v>160</v>
       </c>
-      <c r="E24" s="1" t="s">
+      <c r="E24" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F24" t="s">
         <v>161</v>
       </c>
-      <c r="G24">
+      <c r="G24" s="1">
         <v>183822.29</v>
       </c>
-      <c r="H24">
+      <c r="H24" s="1">
         <v>156248.95</v>
       </c>
-      <c r="I24">
+      <c r="I24" s="1">
         <v>27573.34</v>
       </c>
       <c r="J24" t="s">
         <v>162</v>
       </c>
       <c r="K24" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="25" spans="1:14">
-      <c r="A25" s="1" t="s">
+      <c r="A25" s="2" t="s">
         <v>164</v>
       </c>
       <c r="B25" t="s">
         <v>40</v>
       </c>
-      <c r="C25" s="1" t="s">
+      <c r="C25" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="D25" s="1" t="s">
+      <c r="D25" s="2" t="s">
         <v>165</v>
       </c>
-      <c r="E25" s="1" t="s">
+      <c r="E25" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F25" t="s">
         <v>161</v>
       </c>
-      <c r="G25">
+      <c r="G25" s="1">
         <v>9359989.01</v>
       </c>
-      <c r="H25">
+      <c r="H25" s="1">
         <v>7955990.66</v>
       </c>
-      <c r="I25">
+      <c r="I25" s="1">
         <v>1403998.35</v>
       </c>
       <c r="J25" t="s">
         <v>166</v>
       </c>
       <c r="K25" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="26" spans="1:14">
-      <c r="A26" s="1" t="s">
+      <c r="A26" s="2" t="s">
         <v>168</v>
       </c>
       <c r="B26" t="s">
         <v>51</v>
       </c>
-      <c r="C26" s="1" t="s">
+      <c r="C26" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="D26" s="1" t="s">
+      <c r="D26" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="E26" s="1" t="s">
+      <c r="E26" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F26" t="s">
         <v>169</v>
       </c>
-      <c r="G26">
+      <c r="G26" s="1">
         <v>23346535.14</v>
       </c>
-      <c r="H26">
+      <c r="H26" s="1">
         <v>19844554.87</v>
       </c>
-      <c r="I26">
+      <c r="I26" s="1">
         <v>3501980.27</v>
       </c>
       <c r="J26" t="s">
         <v>170</v>
       </c>
       <c r="K26" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="27" spans="1:14">
-      <c r="A27" s="1" t="s">
+      <c r="A27" s="2" t="s">
         <v>172</v>
       </c>
       <c r="B27" t="s">
         <v>62</v>
       </c>
-      <c r="C27" s="1" t="s">
+      <c r="C27" s="2" t="s">
         <v>63</v>
       </c>
-      <c r="D27" s="1" t="s">
+      <c r="D27" s="2" t="s">
         <v>173</v>
       </c>
-      <c r="E27" s="1" t="s">
+      <c r="E27" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F27" t="s">
         <v>161</v>
       </c>
-      <c r="G27">
+      <c r="G27" s="1">
         <v>244640.24</v>
       </c>
-      <c r="H27">
+      <c r="H27" s="1">
         <v>117378.39</v>
       </c>
-      <c r="I27">
+      <c r="I27" s="1">
         <v>127261.85</v>
       </c>
       <c r="J27" t="s">
         <v>174</v>
       </c>
       <c r="K27" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="28" spans="1:14">
-      <c r="A28" s="1" t="s">
+      <c r="A28" s="2" t="s">
         <v>176</v>
       </c>
       <c r="B28" t="s">
         <v>62</v>
       </c>
-      <c r="C28" s="1" t="s">
+      <c r="C28" s="2" t="s">
         <v>63</v>
       </c>
-      <c r="D28" s="1" t="s">
+      <c r="D28" s="2" t="s">
         <v>177</v>
       </c>
-      <c r="E28" s="1" t="s">
+      <c r="E28" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F28" t="s">
         <v>161</v>
       </c>
-      <c r="G28">
+      <c r="G28" s="1">
         <v>4833200.34</v>
       </c>
-      <c r="H28">
+      <c r="H28" s="1">
         <v>2318969.52</v>
       </c>
-      <c r="I28">
+      <c r="I28" s="1">
         <v>2514230.82</v>
       </c>
       <c r="J28" t="s">
         <v>178</v>
       </c>
       <c r="K28" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="29" spans="1:14">
-      <c r="A29" s="1" t="s">
+      <c r="A29" s="2" t="s">
         <v>180</v>
       </c>
       <c r="B29" t="s">
         <v>62</v>
       </c>
-      <c r="C29" s="1" t="s">
+      <c r="C29" s="2" t="s">
         <v>63</v>
       </c>
-      <c r="D29" s="1" t="s">
+      <c r="D29" s="2" t="s">
         <v>181</v>
       </c>
-      <c r="E29" s="1" t="s">
+      <c r="E29" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F29" t="s">
         <v>161</v>
       </c>
-      <c r="G29">
+      <c r="G29" s="1">
         <v>3750720.81</v>
       </c>
-      <c r="H29">
+      <c r="H29" s="1">
         <v>1799595.84</v>
       </c>
-      <c r="I29">
+      <c r="I29" s="1">
         <v>1951124.97</v>
       </c>
       <c r="J29" t="s">
         <v>182</v>
       </c>
       <c r="K29" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="30" spans="1:14">
-      <c r="A30" s="1" t="s">
+      <c r="A30" s="2" t="s">
         <v>184</v>
       </c>
       <c r="B30" t="s">
         <v>81</v>
       </c>
-      <c r="C30" s="1" t="s">
+      <c r="C30" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="D30" s="1" t="s">
+      <c r="D30" s="2" t="s">
         <v>185</v>
       </c>
-      <c r="E30" s="1" t="s">
+      <c r="E30" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F30" t="s">
         <v>161</v>
       </c>
-      <c r="G30">
+      <c r="G30" s="1">
         <v>3031430.47</v>
       </c>
-      <c r="H30">
+      <c r="H30" s="1">
         <v>2576715.9</v>
       </c>
-      <c r="I30">
+      <c r="I30" s="1">
         <v>454714.57</v>
       </c>
       <c r="J30" t="s">
         <v>186</v>
       </c>
       <c r="K30" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="31" spans="1:14">
-      <c r="A31" s="1" t="s">
+      <c r="A31" s="2" t="s">
         <v>188</v>
       </c>
       <c r="B31" t="s">
         <v>81</v>
       </c>
-      <c r="C31" s="1" t="s">
+      <c r="C31" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="D31" s="1" t="s">
+      <c r="D31" s="2" t="s">
         <v>189</v>
       </c>
-      <c r="E31" s="1" t="s">
+      <c r="E31" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F31" t="s">
         <v>161</v>
       </c>
-      <c r="G31">
+      <c r="G31" s="1">
         <v>91399.88</v>
       </c>
-      <c r="H31">
+      <c r="H31" s="1">
         <v>77689.9</v>
       </c>
-      <c r="I31">
+      <c r="I31" s="1">
         <v>13709.98</v>
       </c>
       <c r="J31" t="s">
         <v>190</v>
       </c>
       <c r="K31" t="s">
         <v>191</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 