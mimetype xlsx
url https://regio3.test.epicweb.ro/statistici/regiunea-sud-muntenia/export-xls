--- v2 (2026-03-14)
+++ v3 (2026-07-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Prioritate</t>
   </si>
   <si>
     <t>Obiectiv specific</t>
   </si>
   <si>
     <t>Apel</t>
   </si>
   <si>
     <t>Început depunere</t>
   </si>
   <si>
     <t>Sfârșit depunere</t>
   </si>
   <si>
     <t>Nr. Proiecte</t>
   </si>
   <si>
     <t>Valoare totală proiecte</t>
   </si>
   <si>
@@ -65,219 +65,135 @@
   <si>
     <t>Valoare buget stat proiecte</t>
   </si>
   <si>
     <t>Nr. Contracte</t>
   </si>
   <si>
     <t>Valoare totală contracte</t>
   </si>
   <si>
     <t>Valoare FEDR contracte</t>
   </si>
   <si>
     <t>Valoare buget stat contracte</t>
   </si>
   <si>
     <t>P1 - 1</t>
   </si>
   <si>
     <t>RSO1.1 - Dezvoltarea și sporirea capacităților de cercetare și inovare și adoptarea tehnologiilor avansate</t>
   </si>
   <si>
     <t>PRSM/ID/1/1/1.1/A</t>
   </si>
   <si>
-    <t>14.03.2026</t>
-[...11 lines deleted...]
-    <t>0,00</t>
+    <t>03.07.2026</t>
   </si>
   <si>
     <t>RSO1.3 - Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive</t>
   </si>
   <si>
     <t>PRSM/160/PRSM_P1/OP1/RSO1.3/PRSM_A44</t>
   </si>
   <si>
     <t>15.03.2024</t>
   </si>
   <si>
     <t>14.06.2024</t>
   </si>
   <si>
-    <t>237.185.478,05</t>
-[...7 lines deleted...]
-  <si>
     <t>PRSM/267/PRSM_P1/OP1/RSO1.3/PRSM_A44</t>
   </si>
   <si>
     <t>30.04.2024</t>
   </si>
   <si>
     <t>31.07.2024</t>
   </si>
   <si>
-    <t>18.922.698,90</t>
-[...7 lines deleted...]
-  <si>
     <t>P2 - 2</t>
   </si>
   <si>
     <t>RSO2.1 - Promovarea eficienței energetice și reducerea emisiilor de gaze cu efect de seră</t>
   </si>
   <si>
     <t>PRSM/265/PRSM_P2/OP2/RSO2.1/PRSM_A37</t>
   </si>
   <si>
     <t>15.05.2024</t>
   </si>
   <si>
     <t>15.11.2024</t>
   </si>
   <si>
-    <t>42.419.973,41</t>
-[...7 lines deleted...]
-  <si>
     <t>PRSM/249/PRSM_P2/OP2/RSO2.1/PRSM_A34</t>
   </si>
   <si>
     <t>01.04.2024</t>
   </si>
   <si>
     <t>30.09.2024</t>
   </si>
   <si>
-    <t>21.733.031,71</t>
-[...7 lines deleted...]
-  <si>
     <t>P4 - 4</t>
   </si>
   <si>
     <t>RSO3.2 - Dezvoltarea și ameliorarea unei mobilități naționale, regionale și locale sustenabile, reziliente la schimbările climatice, inteligente și intermodale, inclusiv îmbunătățirea accesului la TEN-T și a mobilității transfrontaliere</t>
   </si>
   <si>
     <t>PRSM/149/PRSM_P4/OP3/RSO3.2/PRSM_A29</t>
   </si>
   <si>
     <t>01.02.2024</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
-    <t>2.360.288.668,19</t>
-[...16 lines deleted...]
-  <si>
     <t>P7 - 7</t>
   </si>
   <si>
     <t>AT - Asigurarea funcționării sistemului de management al Programului Regional Sud-Muntenia</t>
   </si>
   <si>
     <t>PRSM/1126/7/1/Asistență tehnică</t>
   </si>
   <si>
     <t>10.07.2023</t>
   </si>
   <si>
     <t>25.07.2023</t>
   </si>
   <si>
-    <t>18.711.123,24</t>
-[...7 lines deleted...]
-  <si>
     <t>PRSM/323/PRSM_P7/AT/AT/PRSM_A8</t>
   </si>
   <si>
     <t>22.04.2024</t>
   </si>
   <si>
     <t>31.05.2024</t>
-  </si>
-[...7 lines deleted...]
-    <t>1.267.669,37</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFffffff"/>
       <name val="Calibri"/>
@@ -287,59 +203,63 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF003399"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="1" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="1" numFmtId="1" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="1" numFmtId="4" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -612,442 +532,412 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:N1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
-    <col min="2" max="2" width="80" customWidth="true" style="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="80" customWidth="true" style="1"/>
+    <col min="2" max="2" width="80" customWidth="true" style="3"/>
+    <col min="3" max="3" width="80" customWidth="true" style="3"/>
+    <col min="4" max="4" width="80" customWidth="true" style="3"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="3" t="s">
+      <c r="B1" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="3" t="s">
+      <c r="C1" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="3" t="s">
+      <c r="D1" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="G1" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="H1" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="I1" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="2" t="s">
+      <c r="J1" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="K1" s="2" t="s">
+      <c r="K1" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="L1" s="2" t="s">
+      <c r="L1" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="M1" s="2" t="s">
+      <c r="M1" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="N1" s="2" t="s">
+      <c r="N1" s="7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2">
         <v>1</v>
       </c>
-      <c r="B2" s="1" t="s">
+      <c r="B2" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="C2" s="1" t="s">
+      <c r="C2" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="D2" s="1" t="s">
+      <c r="D2" s="3" t="s">
         <v>16</v>
       </c>
       <c r="E2" t="s">
         <v>17</v>
       </c>
       <c r="F2" t="s">
         <v>17</v>
       </c>
-      <c r="G2">
+      <c r="G2" s="1">
         <v>2</v>
       </c>
-      <c r="H2" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="H2" s="2">
+        <v>2490412.78</v>
+      </c>
+      <c r="I2" s="2">
+        <v>1426844.21</v>
+      </c>
+      <c r="J2" s="2">
+        <v>251796.04</v>
+      </c>
+      <c r="K2" s="1"/>
+      <c r="L2" s="2"/>
+      <c r="M2" s="2"/>
+      <c r="N2" s="2"/>
     </row>
     <row r="3" spans="1:14">
       <c r="A3">
         <v>2</v>
       </c>
-      <c r="B3" s="1" t="s">
+      <c r="B3" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="C3" s="1" t="s">
-[...3 lines deleted...]
-        <v>23</v>
+      <c r="C3" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>19</v>
       </c>
       <c r="E3" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="F3" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="G3">
+        <v>21</v>
+      </c>
+      <c r="G3" s="1">
         <v>166</v>
       </c>
-      <c r="H3" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="H3" s="2">
+        <v>237185478.05</v>
+      </c>
+      <c r="I3" s="2">
+        <v>114869537.56</v>
+      </c>
+      <c r="J3" s="2">
+        <v>20985088.95</v>
+      </c>
+      <c r="K3" s="1"/>
+      <c r="L3" s="2"/>
+      <c r="M3" s="2"/>
+      <c r="N3" s="2"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4">
         <v>3</v>
       </c>
-      <c r="B4" s="1" t="s">
+      <c r="B4" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="C4" s="1" t="s">
+      <c r="C4" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="D4" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="F4" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="G4">
+        <v>24</v>
+      </c>
+      <c r="G4" s="1">
         <v>3</v>
       </c>
-      <c r="H4" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="H4" s="2">
+        <v>18922698.9</v>
+      </c>
+      <c r="I4" s="2">
+        <v>8861625.24</v>
+      </c>
+      <c r="J4" s="2">
+        <v>1563816.22</v>
+      </c>
+      <c r="K4" s="1"/>
+      <c r="L4" s="2"/>
+      <c r="M4" s="2"/>
+      <c r="N4" s="2"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5">
         <v>4</v>
       </c>
-      <c r="B5" s="1" t="s">
-[...6 lines deleted...]
-        <v>37</v>
+      <c r="B5" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>27</v>
       </c>
       <c r="E5" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="F5" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="G5">
+        <v>29</v>
+      </c>
+      <c r="G5" s="1">
         <v>3</v>
       </c>
-      <c r="H5" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="H5" s="2">
+        <v>42419973.41</v>
+      </c>
+      <c r="I5" s="2">
+        <v>34844549.24</v>
+      </c>
+      <c r="J5" s="2">
+        <v>5329166.35</v>
+      </c>
+      <c r="K5" s="1"/>
+      <c r="L5" s="2"/>
+      <c r="M5" s="2"/>
+      <c r="N5" s="2"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6">
         <v>5</v>
       </c>
-      <c r="B6" s="1" t="s">
-[...6 lines deleted...]
-        <v>43</v>
+      <c r="B6" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>30</v>
       </c>
       <c r="E6" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="F6" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="G6">
+        <v>32</v>
+      </c>
+      <c r="G6" s="1">
         <v>3</v>
       </c>
-      <c r="H6" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="H6" s="2">
+        <v>21733031.71</v>
+      </c>
+      <c r="I6" s="2">
+        <v>18473076.95</v>
+      </c>
+      <c r="J6" s="2">
+        <v>2825294.11</v>
+      </c>
+      <c r="K6" s="1"/>
+      <c r="L6" s="2"/>
+      <c r="M6" s="2"/>
+      <c r="N6" s="2"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7">
         <v>6</v>
       </c>
-      <c r="B7" s="1" t="s">
-[...6 lines deleted...]
-        <v>51</v>
+      <c r="B7" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>35</v>
       </c>
       <c r="E7" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
       <c r="F7" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="G7">
+        <v>37</v>
+      </c>
+      <c r="G7" s="1">
         <v>8</v>
       </c>
-      <c r="H7" t="s">
-[...8 lines deleted...]
-      <c r="K7">
+      <c r="H7" s="2">
+        <v>2360288668.19</v>
+      </c>
+      <c r="I7" s="2">
+        <v>1936641786.41</v>
+      </c>
+      <c r="J7" s="2">
+        <v>296192273.21</v>
+      </c>
+      <c r="K7" s="1">
         <v>4</v>
       </c>
-      <c r="L7" t="s">
-[...6 lines deleted...]
-        <v>59</v>
+      <c r="L7" s="2">
+        <v>1327143736.28</v>
+      </c>
+      <c r="M7" s="2">
+        <v>1008015231.03</v>
+      </c>
+      <c r="N7" s="2">
+        <v>154167035.33</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8">
         <v>7</v>
       </c>
-      <c r="B8" s="1" t="s">
-[...6 lines deleted...]
-        <v>62</v>
+      <c r="B8" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>40</v>
       </c>
       <c r="E8" t="s">
-        <v>63</v>
+        <v>41</v>
       </c>
       <c r="F8" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="G8">
+        <v>42</v>
+      </c>
+      <c r="G8" s="1">
         <v>1</v>
       </c>
-      <c r="H8" t="s">
-[...8 lines deleted...]
-      <c r="K8">
+      <c r="H8" s="2">
+        <v>18711123.24</v>
+      </c>
+      <c r="I8" s="2">
+        <v>15904454.76</v>
+      </c>
+      <c r="J8" s="2">
+        <v>2806668.48</v>
+      </c>
+      <c r="K8" s="1">
         <v>1</v>
       </c>
-      <c r="L8" t="s">
-[...6 lines deleted...]
-        <v>67</v>
+      <c r="L8" s="2">
+        <v>18711123.24</v>
+      </c>
+      <c r="M8" s="2">
+        <v>15904454.76</v>
+      </c>
+      <c r="N8" s="2">
+        <v>2806668.48</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9">
         <v>8</v>
       </c>
-      <c r="B9" s="1" t="s">
-[...6 lines deleted...]
-        <v>68</v>
+      <c r="B9" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>43</v>
       </c>
       <c r="E9" t="s">
-        <v>69</v>
+        <v>44</v>
       </c>
       <c r="F9" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="G9">
+        <v>45</v>
+      </c>
+      <c r="G9" s="1">
         <v>1</v>
       </c>
-      <c r="H9" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="H9" s="2">
+        <v>8451129.14</v>
+      </c>
+      <c r="I9" s="2">
+        <v>7183459.77</v>
+      </c>
+      <c r="J9" s="2">
+        <v>1267669.37</v>
+      </c>
+      <c r="K9" s="1"/>
+      <c r="L9" s="2"/>
+      <c r="M9" s="2"/>
+      <c r="N9" s="2"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>